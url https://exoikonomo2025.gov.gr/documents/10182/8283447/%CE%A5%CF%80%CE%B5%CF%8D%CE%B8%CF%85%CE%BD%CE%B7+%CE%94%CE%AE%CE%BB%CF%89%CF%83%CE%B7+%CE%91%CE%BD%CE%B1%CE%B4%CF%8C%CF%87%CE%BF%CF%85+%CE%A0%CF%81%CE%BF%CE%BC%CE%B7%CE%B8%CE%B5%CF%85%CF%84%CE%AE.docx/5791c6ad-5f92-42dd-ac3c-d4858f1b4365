--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1FAED181" w14:textId="77777777" w:rsidR="00B5533D" w:rsidRPr="008918BD" w:rsidRDefault="00B5533D" w:rsidP="00875E4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5102"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3079168C" w14:textId="77777777" w:rsidR="009305C7" w:rsidRPr="008918BD" w:rsidRDefault="009305C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -1095,68 +1096,84 @@
         <w:trPr>
           <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10643" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="688CDEAE" w14:textId="77777777" w:rsidR="002A56D4" w:rsidRPr="008918BD" w:rsidRDefault="002A56D4" w:rsidP="002A56D4">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:right="125"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="395ACA31" w14:textId="4700725B" w:rsidR="00272C2A" w:rsidRPr="008918BD" w:rsidRDefault="00272C2A" w:rsidP="00272C2A">
+          <w:p w14:paraId="395ACA31" w14:textId="6893D2D0" w:rsidR="00272C2A" w:rsidRPr="008918BD" w:rsidRDefault="00272C2A" w:rsidP="00272C2A">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:right="125"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008918BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Στο πλαίσιο υλοποίησης των εργασιών του έργου, είτε δεν παρήχθησαν Απόβλητα Εκσκαφών, Κατασκευών και Κατεδαφίσεων (Α.Ε.Κ.Κ.), είτε, σε περίπτωση που παρήχθησαν, αυτά συλλέχθηκαν και διαχειρίστηκαν νομίμως, σύμφωνα με τις διατάξεις του ν. 4819/2021 και ιδίως του άρθρου 30 αυτού, καθώς και της Κοινής Υπουργικής Απόφασης 36259/1757/Ε103/2010 (ΦΕΚ Β’ 1312), όπως ισχύουν, με τήρηση της προβλεπόμενης ιεράρχησης αποβλήτων και με προτεραιότητα στην προετοιμασία για επαναχρησιμοποίηση, την ανακύκλωση και τις λοιπές εργασίες ανάκτησης υλικών.</w:t>
+              <w:t>Στο πλαίσιο υλοποίησης των εργασιών του έργου</w:t>
+            </w:r>
+            <w:r w:rsidR="00435556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, με κωδικό αίτησης ……-………..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008918BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, είτε δεν παρήχθησαν Απόβλητα Εκσκαφών, Κατασκευών και Κατεδαφίσεων (Α.Ε.Κ.Κ.), είτε, σε περίπτωση που παρήχθησαν, αυτά συλλέχθηκαν και διαχειρίστηκαν νομίμως, σύμφωνα με τις διατάξεις του ν. 4819/2021 και ιδίως του άρθρου 30 αυτού, καθώς και της Κοινής Υπουργικής Απόφασης 36259/1757/Ε103/2010 (ΦΕΚ Β’ 1312), όπως ισχύουν, με τήρηση της προβλεπόμενης ιεράρχησης αποβλήτων και με προτεραιότητα στην προετοιμασία για επαναχρησιμοποίηση, την ανακύκλωση και τις λοιπές εργασίες ανάκτησης υλικών.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B0B9583" w14:textId="77777777" w:rsidR="00272C2A" w:rsidRPr="008918BD" w:rsidRDefault="00272C2A" w:rsidP="00272C2A">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:right="125"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008918BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Περαιτέρω, δηλώνεται ότι, για τα μη επικίνδυνα απόβλητα κατασκευών και κατεδαφίσεων που τυχόν παρήχθησαν στο εργοτάξιο, επιτεύχθηκε ή διασφαλίστηκε ότι ποσοστό τουλάχιστον 70% κατά βάρος, εξαιρουμένων των υλικών που απαντώνται στη φύση και υπάγονται στην κατηγορία ΕΚΑ 17 05 04, προετοιμάζεται για επαναχρησιμοποίηση, ανακύκλωση και λοιπές εργασίες ανάκτησης υλικών, σύμφωνα με τα οριζόμενα στην κείμενη εθνική και </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008918BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1472,58 +1489,58 @@
       </w:r>
       <w:r w:rsidR="001F2085" w:rsidRPr="00F50E6A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) Σε περίπτωση ανεπάρκειας χώρου η δήλωση συνεχίζεται στην πίσω όψη της και υπογράφεται από τον δηλούντα ή την δηλούσα.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009305C7" w:rsidRPr="00F50E6A" w:rsidSect="00791044">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="851" w:bottom="1440" w:left="851" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38B76723" w14:textId="77777777" w:rsidR="00B67503" w:rsidRDefault="00B67503">
+    <w:p w14:paraId="0A36BBF1" w14:textId="77777777" w:rsidR="00236186" w:rsidRDefault="00236186">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6769BA9A" w14:textId="77777777" w:rsidR="00B67503" w:rsidRDefault="00B67503">
+    <w:p w14:paraId="2BEBE8D2" w14:textId="77777777" w:rsidR="00236186" w:rsidRDefault="00236186">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1632,58 +1649,58 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A260AA">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0502F88C" w14:textId="77777777" w:rsidR="00287463" w:rsidRDefault="00287463">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FB84B96" w14:textId="77777777" w:rsidR="00B67503" w:rsidRDefault="00B67503">
+    <w:p w14:paraId="28D1DEDA" w14:textId="77777777" w:rsidR="00236186" w:rsidRDefault="00236186">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43675F4F" w14:textId="77777777" w:rsidR="00B67503" w:rsidRDefault="00B67503">
+    <w:p w14:paraId="596AC7D0" w14:textId="77777777" w:rsidR="00236186" w:rsidRDefault="00236186">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71495C59" w14:textId="77777777" w:rsidR="00AC64F1" w:rsidRDefault="00AC64F1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
@@ -3001,59 +3018,60 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#ddd,#eaeaea"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009305C7"/>
     <w:rsid w:val="00000FAA"/>
     <w:rsid w:val="0000365B"/>
@@ -3072,92 +3090,95 @@
     <w:rsid w:val="000F2727"/>
     <w:rsid w:val="00107A08"/>
     <w:rsid w:val="00107DDF"/>
     <w:rsid w:val="00130CB4"/>
     <w:rsid w:val="00136D6D"/>
     <w:rsid w:val="00152D9D"/>
     <w:rsid w:val="001600DC"/>
     <w:rsid w:val="0017317E"/>
     <w:rsid w:val="00185E02"/>
     <w:rsid w:val="00185E8F"/>
     <w:rsid w:val="001925EE"/>
     <w:rsid w:val="001957E1"/>
     <w:rsid w:val="001A0314"/>
     <w:rsid w:val="001B1D0F"/>
     <w:rsid w:val="001C1DDC"/>
     <w:rsid w:val="001C7825"/>
     <w:rsid w:val="001D03C5"/>
     <w:rsid w:val="001D2D53"/>
     <w:rsid w:val="001D3B43"/>
     <w:rsid w:val="001F2085"/>
     <w:rsid w:val="00206EA6"/>
     <w:rsid w:val="002177C1"/>
     <w:rsid w:val="00217B51"/>
     <w:rsid w:val="002317A0"/>
     <w:rsid w:val="00234B62"/>
+    <w:rsid w:val="00236186"/>
     <w:rsid w:val="0024453A"/>
     <w:rsid w:val="0025489C"/>
     <w:rsid w:val="0026232D"/>
     <w:rsid w:val="00272C2A"/>
     <w:rsid w:val="00276371"/>
     <w:rsid w:val="00277568"/>
     <w:rsid w:val="002776C1"/>
     <w:rsid w:val="00285240"/>
     <w:rsid w:val="00287463"/>
     <w:rsid w:val="00294E3F"/>
     <w:rsid w:val="002A125E"/>
     <w:rsid w:val="002A25C4"/>
     <w:rsid w:val="002A56D4"/>
     <w:rsid w:val="002B3B7A"/>
     <w:rsid w:val="002B4A58"/>
     <w:rsid w:val="002C06EF"/>
     <w:rsid w:val="002D429C"/>
     <w:rsid w:val="002D5114"/>
     <w:rsid w:val="002F3BBF"/>
+    <w:rsid w:val="00322D45"/>
     <w:rsid w:val="003375A1"/>
     <w:rsid w:val="00347F83"/>
     <w:rsid w:val="00360145"/>
     <w:rsid w:val="00363859"/>
     <w:rsid w:val="00363EC4"/>
     <w:rsid w:val="0037448D"/>
     <w:rsid w:val="003862CA"/>
     <w:rsid w:val="0039258A"/>
     <w:rsid w:val="003A1D39"/>
     <w:rsid w:val="003B272E"/>
     <w:rsid w:val="003B363A"/>
     <w:rsid w:val="003B75B7"/>
     <w:rsid w:val="003D240F"/>
     <w:rsid w:val="003E0223"/>
     <w:rsid w:val="003F2FFA"/>
     <w:rsid w:val="003F33CB"/>
     <w:rsid w:val="003F5DE4"/>
     <w:rsid w:val="0040292F"/>
     <w:rsid w:val="00412632"/>
     <w:rsid w:val="00426194"/>
     <w:rsid w:val="00433105"/>
     <w:rsid w:val="00433847"/>
     <w:rsid w:val="004346A4"/>
+    <w:rsid w:val="00435556"/>
     <w:rsid w:val="00436F2E"/>
     <w:rsid w:val="00442D9E"/>
     <w:rsid w:val="00442E45"/>
     <w:rsid w:val="00460186"/>
     <w:rsid w:val="00482CF1"/>
     <w:rsid w:val="0048656E"/>
     <w:rsid w:val="00493378"/>
     <w:rsid w:val="00494DCC"/>
     <w:rsid w:val="00497E5D"/>
     <w:rsid w:val="004A01D0"/>
     <w:rsid w:val="004A0248"/>
     <w:rsid w:val="004B591A"/>
     <w:rsid w:val="004C0A06"/>
     <w:rsid w:val="004C6075"/>
     <w:rsid w:val="004D0EA0"/>
     <w:rsid w:val="004E1D0C"/>
     <w:rsid w:val="004E2CA6"/>
     <w:rsid w:val="004F200C"/>
     <w:rsid w:val="004F6D51"/>
     <w:rsid w:val="004F7C86"/>
     <w:rsid w:val="004F7E4C"/>
     <w:rsid w:val="00533959"/>
     <w:rsid w:val="00543CCD"/>
     <w:rsid w:val="005536B6"/>
     <w:rsid w:val="00562C33"/>
@@ -4369,164 +4390,188 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Έγγραφο" ma:contentTypeID="0x01010070CEE924E92BB54190990FE67987027D" ma:contentTypeVersion="29" ma:contentTypeDescription="Δημιουργία νέου εγγράφου" ma:contentTypeScope="" ma:versionID="85dcf6d89ee2d231508c1b6217fc0f84">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="9300985e-39b3-4abd-9d78-758df8ad3c27" xmlns:ns3="1245a0cc-d3b5-453f-a25b-905cec2ffeda" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a54f81f0c3f04b6f8205285ef42d4a68" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <l91a9cc87bea49a1838df93b8271acb3 xmlns="1245a0cc-d3b5-453f-a25b-905cec2ffeda">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </l91a9cc87bea49a1838df93b8271acb3>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1245a0cc-d3b5-453f-a25b-905cec2ffeda">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Test xmlns="1245a0cc-d3b5-453f-a25b-905cec2ffeda" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="9300985e-39b3-4abd-9d78-758df8ad3c27">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <Icon xmlns="1245a0cc-d3b5-453f-a25b-905cec2ffeda">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Icon>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9300985e-39b3-4abd-9d78-758df8ad3c27" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010070CEE924E92BB54190990FE67987027D" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6212997f5718e6aa2d9fd003b2a50a8e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="9300985e-39b3-4abd-9d78-758df8ad3c27" xmlns:ns3="1245a0cc-d3b5-453f-a25b-905cec2ffeda" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c24dbec4faa2c1de125b58ebf98b000" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="9300985e-39b3-4abd-9d78-758df8ad3c27"/>
     <xsd:import namespace="1245a0cc-d3b5-453f-a25b-905cec2ffeda"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:Test" minOccurs="0"/>
                 <xsd:element ref="ns3:Icon" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:l91a9cc87bea49a1838df93b8271acb3" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Ιδιότητες Ενοποιημένης Πολιτικής Συμμόρφωσης" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Ενέργεια περιβάλλοντος εργασίας χρήστη της Ενοποιημένης Πολιτικής Συμμόρφωσης" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9300985e-39b3-4abd-9d78-758df8ad3c27" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Κοινή χρήση με" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Κοινή χρήση με λεπτομέρειες" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c53b4293-7e68-46ae-acbd-bb87084c35d5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9300985e-39b3-4abd-9d78-758df8ad3c27">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxKeywordTaxHTField" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Εταιρικές λέξεις-κλειδιά" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="6cc3e670-e3cd-4e3e-b247-833b089b6a3f" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="6cc3e670-e3cd-4e3e-b247-833b089b6a3f" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1245a0cc-d3b5-453f-a25b-905cec2ffeda" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Test" ma:index="3" nillable="true" ma:displayName="Expertise" ma:description="Areas of specialization" ma:format="Dropdown" ma:internalName="Test">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="Electricity"/>
                         <xsd:enumeration value="Gas"/>
                         <xsd:enumeration value="Renewables"/>
                       </xsd:restriction>
                     </xsd:simpleType>
@@ -4594,84 +4639,84 @@
     </xsd:element>
     <xsd:element name="l91a9cc87bea49a1838df93b8271acb3" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="l91a9cc87bea49a1838df93b8271acb3" ma:taxonomyFieldName="ExpertIn" ma:displayName="ExpertIn" ma:default="" ma:fieldId="{591a9cc8-7bea-49a1-838d-f93b8271acb3}" ma:taxonomyMulti="true" ma:sspId="6cc3e670-e3cd-4e3e-b247-833b089b6a3f" ma:termSetId="7727eade-7942-4bb5-a7d4-2067a86b7bda" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="27" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="28" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="29" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="31" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Ετικέτες εικόνας" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6cc3e670-e3cd-4e3e-b247-833b089b6a3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="31" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6cc3e670-e3cd-4e3e-b247-833b089b6a3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="32" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="33" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="21" ma:displayName="Τύπος περιεχομένου"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Τίτλος"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="21" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4716,160 +4761,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00298335-A667-47D3-A723-3EE9DD52D3BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32EEF9F0-4D30-4FDE-AF4E-EAB6F5C53A69}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A98A3CC0-E54D-4C71-ABEE-02CCB33B57E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32EEF9F0-4D30-4FDE-AF4E-EAB6F5C53A69}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00298335-A667-47D3-A723-3EE9DD52D3BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9D03DE1-C559-4F20-A35C-D475CA5EAB6F}">
-[...18 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D2899B-4678-4458-A6CC-D53BFBAA78D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="1245a0cc-d3b5-453f-a25b-905cec2ffeda"/>
     <ds:schemaRef ds:uri="9300985e-39b3-4abd-9d78-758df8ad3c27"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FED75586-2E33-4CC7-A1E3-1C77778E735D}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>360</Words>
-  <Characters>2229</Characters>
+  <Words>408</Words>
+  <Characters>2209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2584</CharactersWithSpaces>
+  <CharactersWithSpaces>2612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ExpertIn">